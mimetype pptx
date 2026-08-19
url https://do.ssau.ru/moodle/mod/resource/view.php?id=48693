--- v0 (2026-03-23)
+++ v1 (2026-08-19)
@@ -204,51 +204,51 @@
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="-1350" y="-30"/>
+        <p:origin x="-1386" y="-30"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -316,51 +316,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3EA87CA2-0FB7-4A30-AA67-5F865BCF74F7}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -808,51 +808,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -975,51 +975,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1152,51 +1152,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1319,51 +1319,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1562,51 +1562,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1847,51 +1847,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2266,51 +2266,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2381,51 +2381,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2473,51 +2473,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2747,51 +2747,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2997,51 +2997,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3211,51 +3211,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C0ECC899-C813-46E5-A219-305F967FE3D0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>20.01.2023</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4007,67 +4007,67 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14338" name="Picture 2"/>
+          <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1" y="980728"/>
-            <a:ext cx="9144000" cy="5145673"/>
+            <a:off x="0" y="260648"/>
+            <a:ext cx="9101811" cy="6264696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>